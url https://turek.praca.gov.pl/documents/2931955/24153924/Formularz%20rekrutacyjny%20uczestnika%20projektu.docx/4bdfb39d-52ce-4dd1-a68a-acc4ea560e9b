--- v0 (2025-10-15)
+++ v1 (2026-05-14)
@@ -8,50 +8,60 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
+    <w:p w14:paraId="6FE445A3" w14:textId="3730533E" w:rsidR="000C5CDE" w:rsidRDefault="000C5CDE" w:rsidP="003A1E2A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4B0A721C" w14:textId="0003C0C5" w:rsidR="003A1E2A" w:rsidRPr="002B4258" w:rsidRDefault="003A1E2A" w:rsidP="003A1E2A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4258">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik nr 1 do </w:t>
       </w:r>
       <w:r w:rsidR="00A0129C" w:rsidRPr="002B4258">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Regulaminu rekrutacji i udziału w projekcie </w:t>
       </w:r>
@@ -7368,94 +7378,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1406"/>
         <w:gridCol w:w="6858"/>
         <w:gridCol w:w="798"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E431F3" w:rsidRPr="00E431F3" w14:paraId="4AE59A24" w14:textId="77777777" w:rsidTr="00660542">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8264" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BBFBD7E" w14:textId="070BEFA3" w:rsidR="00D16A67" w:rsidRPr="00E431F3" w:rsidRDefault="009650FA" w:rsidP="008E1547">
+          <w:p w14:paraId="5BBFBD7E" w14:textId="41FE2598" w:rsidR="00D16A67" w:rsidRPr="00E431F3" w:rsidRDefault="009650FA" w:rsidP="005C1381">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00A4495F" w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="004C029C" w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">PRACOWNIK GK ZE PAK, KTÓRY UTRACIŁ PRACĘ Z PRZYCZYN NIEDOTYCZĄCYCH PRACOWNIKA </w:t>
             </w:r>
             <w:r w:rsidR="004C029C" w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
-              <w:t>(również rozwiązanie umowy za porozumieniem stron), w tym osoba, która utraciła pracę od 2018 r</w:t>
+              <w:t xml:space="preserve">(również rozwiązanie umowy za porozumieniem stron), w tym osoba, która utraciła pracę od </w:t>
+            </w:r>
+            <w:r w:rsidR="004159B7" w:rsidRPr="005C1381">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">początku 2017 roku </w:t>
             </w:r>
             <w:r w:rsidR="00A403A9" w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rStyle w:val="Odwoanieprzypisudolnego"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r w:rsidR="004C029C" w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F466C2" w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -11433,106 +11451,132 @@
               <w:t>informacja dot. przetwarzania danych osobowych w ramach projektu od członka rodziny/osoby prowadzącej wspólne gospodarstwo domowe</w:t>
             </w:r>
             <w:r w:rsidR="008636E6" w:rsidRPr="001B1693">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Tahoma" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> ( stanowiąca załącznik nr 1)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="7391"/>
             </w:tblGrid>
-            <w:tr w:rsidR="001B1693" w:rsidRPr="001B1693" w14:paraId="08BEE9A3" w14:textId="77777777">
+            <w:tr w:rsidR="001B1693" w:rsidRPr="001B1693" w14:paraId="08BEE9A3" w14:textId="77777777" w:rsidTr="00FC2A4F">
               <w:trPr>
-                <w:trHeight w:val="587"/>
+                <w:trHeight w:val="1225"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
-                <w:p w14:paraId="098992C9" w14:textId="7DD0DA65" w:rsidR="006224CA" w:rsidRPr="001B1693" w:rsidRDefault="006224CA" w:rsidP="006224CA">
+                <w:p w14:paraId="098992C9" w14:textId="7DD0DA65" w:rsidR="006224CA" w:rsidRPr="005C1381" w:rsidRDefault="006224CA" w:rsidP="006224CA">
                   <w:pPr>
                     <w:pStyle w:val="Akapitzlist"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="21"/>
                     </w:numPr>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="209"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="001B1693">
+                  <w:r w:rsidRPr="005C1381">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">w przypadku wdowców/wdów po osobach wymienionych w pkt. a), b), c) oraz dzieci (w tym przysposobionych) osób zmarłych z grupy a), b), c) - oświadczenie uczestnika, iż jest wdową/wdowcem po zmarłej osobie z grupy a), b), c) bądź dzieckiem (w tym przysposobionym) osoby zmarłej z grupy a), b), c) </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="355E9675" w14:textId="1D9AD624" w:rsidR="006224CA" w:rsidRPr="001B1693" w:rsidRDefault="006224CA" w:rsidP="006224CA">
+                <w:p w14:paraId="5C92EF21" w14:textId="77777777" w:rsidR="006224CA" w:rsidRPr="005C1381" w:rsidRDefault="006224CA" w:rsidP="006224CA">
                   <w:pPr>
                     <w:pStyle w:val="Akapitzlist"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:ind w:left="209"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="001B1693">
+                  <w:r w:rsidRPr="005C1381">
                     <w:rPr>
                       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>(stanowiące załącznik nr 9)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="355E9675" w14:textId="02251695" w:rsidR="00FC2A4F" w:rsidRPr="005C1381" w:rsidRDefault="00FC2A4F" w:rsidP="00FC2A4F">
+                  <w:pPr>
+                    <w:pStyle w:val="Akapitzlist"/>
+                    <w:numPr>
+                      <w:ilvl w:val="0"/>
+                      <w:numId w:val="21"/>
+                    </w:numPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="005C1381">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>w przypadku osób zamieszkujących poza Wielkopolską Wschodnią – potwierdzenia integracji pracownika/byłego pracownika (stanowiącego załącznik nr 10)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="495E45F9" w14:textId="49B50F49" w:rsidR="006224CA" w:rsidRPr="006224CA" w:rsidRDefault="006224CA" w:rsidP="006224CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Tahoma" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="795E6309" w14:textId="162E24F6" w:rsidR="00A5317B" w:rsidRPr="00E431F3" w:rsidRDefault="00A5317B" w:rsidP="00A5317B">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Tahoma" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -11776,50 +11820,51 @@
           </w:p>
           <w:p w14:paraId="7096ECED" w14:textId="77DD7FF3" w:rsidR="00321F80" w:rsidRPr="00E431F3" w:rsidRDefault="00321F80" w:rsidP="00321F80">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>umowa najmu,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EC31D00" w14:textId="10F927ED" w:rsidR="00321F80" w:rsidRPr="00E431F3" w:rsidRDefault="00321F80" w:rsidP="00321F80">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
@@ -11830,51 +11875,50 @@
           </w:p>
           <w:p w14:paraId="67FE3FD0" w14:textId="417D7B60" w:rsidR="00321F80" w:rsidRPr="00E431F3" w:rsidRDefault="00321F80" w:rsidP="00321F80">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>wydruk ze strony PUE bądź inny wystawiony dokument potwierdzający zamieszkanie.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E431F3" w:rsidRPr="00E431F3" w14:paraId="74BCF678" w14:textId="77777777" w:rsidTr="00237A3B">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9165" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44280B96" w14:textId="662FEF5A" w:rsidR="00CA73BC" w:rsidRPr="00E431F3" w:rsidRDefault="00CA73BC" w:rsidP="00237A3B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="1213"/>
                 <w:tab w:val="center" w:pos="2277"/>
                 <w:tab w:val="center" w:pos="3308"/>
                 <w:tab w:val="center" w:pos="4167"/>
                 <w:tab w:val="right" w:pos="6411"/>
               </w:tabs>
@@ -12915,51 +12959,50 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="649055DD" w14:textId="77777777" w:rsidR="00F02CD1" w:rsidRPr="00E431F3" w:rsidRDefault="00F02CD1" w:rsidP="008E1547">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D3B0BB4" w14:textId="1BCDE0C3" w:rsidR="00F02CD1" w:rsidRPr="00E431F3" w:rsidRDefault="00F02CD1" w:rsidP="008E1547">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66753810" w14:textId="1D3CBF6D" w:rsidR="00D313EC" w:rsidRPr="00E431F3" w:rsidRDefault="00D313EC" w:rsidP="008E1547">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1887B94E" w14:textId="77777777" w:rsidR="00F02CD1" w:rsidRPr="00E431F3" w:rsidRDefault="00F02CD1" w:rsidP="008E1547">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
@@ -12979,51 +13022,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D78677B" w14:textId="77777777" w:rsidR="00F02CD1" w:rsidRPr="00E431F3" w:rsidRDefault="00F02CD1" w:rsidP="00F02CD1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7524AE03" w14:textId="637F6C50" w:rsidR="00F02CD1" w:rsidRPr="00E431F3" w:rsidRDefault="00F02CD1" w:rsidP="00F02CD1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>……………………………………………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29DC9C69" w14:textId="6E05202E" w:rsidR="00D313EC" w:rsidRPr="00E431F3" w:rsidRDefault="00D313EC" w:rsidP="00D47463">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Czytelny podpis </w:t>
             </w:r>
             <w:r w:rsidR="00A5317B" w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Uczestnika</w:t>
             </w:r>
             <w:r w:rsidRPr="00E431F3">
@@ -13934,81 +13976,131 @@
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C782F85" w14:textId="77777777" w:rsidR="005036F0" w:rsidRPr="00E431F3" w:rsidRDefault="005036F0" w:rsidP="005036F0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Jobs First Sp. z o.o. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39C3F036" w14:textId="77777777" w:rsidR="005036F0" w:rsidRPr="00E431F3" w:rsidRDefault="005036F0" w:rsidP="005036F0">
+          <w:p w14:paraId="773A7C77" w14:textId="7BA21029" w:rsidR="00FC2A4F" w:rsidRPr="00FC2A4F" w:rsidRDefault="00FC2A4F" w:rsidP="005036F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E431F3">
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1381">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2CE31ADD" w14:textId="77777777" w:rsidR="005036F0" w:rsidRPr="00E431F3" w:rsidRDefault="005036F0" w:rsidP="005036F0">
+              </w:rPr>
+              <w:t xml:space="preserve">ul. Marszałkowska 107, 00-110 Warszawa </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F8F0776" w14:textId="77777777" w:rsidR="00FC2A4F" w:rsidRPr="00FC2A4F" w:rsidRDefault="00FC2A4F" w:rsidP="00FC2A4F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vanish/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              <w:tblCellMar>
+                <w:top w:w="15" w:type="dxa"/>
+                <w:left w:w="15" w:type="dxa"/>
+                <w:bottom w:w="15" w:type="dxa"/>
+                <w:right w:w="15" w:type="dxa"/>
+              </w:tblCellMar>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1591"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00FC2A4F" w:rsidRPr="00FC2A4F" w14:paraId="33C4B100" w14:textId="77777777" w:rsidTr="00FC2A4F">
+              <w:trPr>
+                <w:tblCellSpacing w:w="15" w:type="dxa"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                  <w:vAlign w:val="center"/>
+                  <w:hideMark/>
+                </w:tcPr>
+                <w:p w14:paraId="6D1E0578" w14:textId="48A38D9D" w:rsidR="00FC2A4F" w:rsidRPr="00FC2A4F" w:rsidRDefault="00FC2A4F" w:rsidP="00FC2A4F">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00FC2A4F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                    </w:rPr>
+                    <w:t>tel.: 664 114 404</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2CE31ADD" w14:textId="7EC218B3" w:rsidR="005036F0" w:rsidRPr="00FC2A4F" w:rsidRDefault="005036F0" w:rsidP="005036F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-            </w:r>
+                <w:strike/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="1F8A628F" w14:textId="77777777" w:rsidR="005036F0" w:rsidRPr="00E431F3" w:rsidRDefault="005036F0" w:rsidP="005036F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>e-mail: kontakt@jobsfirst.pl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AF3CC5D" w14:textId="77777777" w:rsidR="005036F0" w:rsidRPr="00E431F3" w:rsidRDefault="005036F0" w:rsidP="005036F0">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -14377,50 +14469,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>iodo@pupkolo.pl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E431F3" w:rsidRPr="00E431F3" w14:paraId="2938F132" w14:textId="77777777" w:rsidTr="008E1547">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D58A687" w14:textId="77777777" w:rsidR="005036F0" w:rsidRPr="00E431F3" w:rsidRDefault="005036F0" w:rsidP="005036F0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CF9880C" w14:textId="77777777" w:rsidR="005036F0" w:rsidRPr="00E431F3" w:rsidRDefault="005036F0" w:rsidP="005036F0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E431F3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powiat Słupecki – Powiatowy Urząd Pracy w Słupcy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -14492,51 +14585,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>iod@comp-net.pl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4114E584" w14:textId="6476E366" w:rsidR="008E1547" w:rsidRPr="00E431F3" w:rsidRDefault="005036F0" w:rsidP="005036F0">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E431F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ogólny opis współadministrowania w ramach ww. Projektu znajduje się na stronie internetowej</w:t>
       </w:r>
       <w:r w:rsidR="002B1356" w:rsidRPr="00E431F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> turek.praca.gov.pl </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A66E51B" w14:textId="77777777" w:rsidR="00A56306" w:rsidRPr="00E431F3" w:rsidRDefault="00A56306" w:rsidP="003F7CF4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E431F3">
         <w:rPr>
@@ -14851,59 +14943,52 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Pani/ Pana dane osobowe zostaną udostępnione przez administratorów danych:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63197289" w14:textId="77777777" w:rsidR="008E1547" w:rsidRPr="00E431F3" w:rsidRDefault="008E1547" w:rsidP="00DC1781">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E431F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">podmiotom świadczącym usługi na rzecz administratorów danych w zakresie serwisu i wsparcia systemów informatycznych, utylizacji dokumentacji niearchiwalnej, przekazywania przesyłek pocztowych lub podmiotom realizującym badania, kontrolę, ewaluację lub audyt na zlecenie Instytucji Zarządzającej, Instytucji Pośredniczącej lub </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Beneficjenta w związku z realizacją Funduszu Sprawiedliwej Transformacji dla Wielkopolski Wschodniej;</w:t>
+        <w:t>podmiotom świadczącym usługi na rzecz administratorów danych w zakresie serwisu i wsparcia systemów informatycznych, utylizacji dokumentacji niearchiwalnej, przekazywania przesyłek pocztowych lub podmiotom realizującym badania, kontrolę, ewaluację lub audyt na zlecenie Instytucji Zarządzającej, Instytucji Pośredniczącej lub Beneficjenta w związku z realizacją Funduszu Sprawiedliwej Transformacji dla Wielkopolski Wschodniej;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624BDC51" w14:textId="77777777" w:rsidR="008E1547" w:rsidRPr="00E431F3" w:rsidRDefault="008E1547" w:rsidP="00DC1781">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E431F3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>podmiotom uprawnionym na podstawie przepisów prawa, w tym: ministrowi właściwemu ds. rozwoju regionalnego, który wykonuje zadania państwa członkowskiego, ministrowi właściwemu ds. finansów publicznych, wspólnemu sekretariatowi, kontrolerom krajowym, Instytucji Zarządzającej, Instytucji Pośredniczącej o ile niezbędne to będzie do realizacji ich zadań.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D63D3F9" w14:textId="77777777" w:rsidR="008E1547" w:rsidRPr="00E431F3" w:rsidRDefault="008E1547" w:rsidP="008E1547">
@@ -19581,142 +19666,524 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40B7BB94" w14:textId="77777777" w:rsidR="0010676B" w:rsidRDefault="0010676B" w:rsidP="006224CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A3E49F" w14:textId="77777777" w:rsidR="0010676B" w:rsidRPr="00771D63" w:rsidRDefault="0010676B" w:rsidP="006224CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A552022" w14:textId="77777777" w:rsidR="006224CA" w:rsidRPr="001B1693" w:rsidRDefault="006224CA" w:rsidP="006224CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B1693">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>…………………………………………                                 …………………………………..…............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55303751" w14:textId="729E006E" w:rsidR="006224CA" w:rsidRDefault="006224CA" w:rsidP="00D01589">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B1693">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Miejscowość i data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1693">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 Czytelny podpis Uczestnika projekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1693">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8174D5" w14:textId="36CBEB99" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Załącznik  nr 10 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246C09E4" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A1EF48" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dotyczy Projektu pn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Podnoszenie i zmiana kwalifikacji oraz aktywizacja zawodowa pracowników </w:t>
+      </w:r>
       <w:bookmarkStart w:id="3" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="3"/>
-    </w:p>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001B1693">
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grupy Kapitałowej Zespołu Elektrowni Pątnów-Adamów-Konin zorientowana na utworzenie i utrzymanie miejsc pracy. „Droga do zatrudnienia po węglu”. Nr projektu: FEWP.10.01-IZ.00-0006/23</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4506"/>
+        <w:gridCol w:w="4308"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00511AE8" w:rsidRPr="005C1381" w14:paraId="2CB8CF92" w14:textId="77777777" w:rsidTr="00511AE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4506" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66656F20" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00AE3F03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4308" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6513E3" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00AE3F03">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="07350B6E" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19043E79" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ja niżej podpisany/a (imię i nazwisko): .......................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DD74AF" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zamieszkały/a: ............................................................................................................................                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D2376B" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">        (adres zamieszkania – ulica, nr domu/nr mieszkania, kod pocztowy miejscowość)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA4AF2E" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nr PESEL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> □□□□□□□□□□□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1980DC" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="attachment-extra-description"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C715176" w14:textId="617717F7" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pouczony/a i świadomy/a odpowiedzialności za składanie oświadczeń niezgodnych z prawdą oświadczam, że </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rStyle w:val="attachment-extra-description"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>celem mojego udziału w projekcie jest poszukiwanie przeze mnie pracy oraz integracja dla mojego/mojej  ……………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rStyle w:val="attachment-extra-description"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rStyle w:val="attachment-extra-description"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Należy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzupełnić odpowiednio: mamy/taty/teściowej/teścia/itp. )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DF398B" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Uwydatnienie"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3636F0" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jednocześnie zobowiązuję się do informowania Powiatowy Urząd Pracy w Turku o wszelkich zmianach w danych przekazanych w złożonych dokumentach (w tym danych osobowych i kontaktowych) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>w terminie 7 dni od dnia ich wystąpienia. Ponadto zobowiązuję się do  informowania o wszystkich zdarzeniach mogących zakłócić lub uniemożliwić dalszy udział w projekcie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE68069" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D91335" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC2DB01" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61588DDA" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D46D1E5" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40EEEEAC" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294703F8" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246FFF83" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77AA03D4" w14:textId="77777777" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00511AE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C1381">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>…………………………………………                                 …………………………………..…............</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55303751" w14:textId="729E006E" w:rsidR="006224CA" w:rsidRPr="001B1693" w:rsidRDefault="006224CA" w:rsidP="00D01589">
+    <w:p w14:paraId="6AADF42A" w14:textId="514AD021" w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidRDefault="00511AE8" w:rsidP="00D01589">
       <w:pPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1693">
+      <w:r w:rsidRPr="005C1381">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>Miejscowość i data</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B1693">
+      <w:r w:rsidRPr="005C1381">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 Czytelny podpis Uczestnika projekt</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B1693">
+      <w:r w:rsidRPr="005C1381">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006224CA" w:rsidRPr="001B1693" w:rsidSect="00100F41">
+    <w:sectPr w:rsidR="00511AE8" w:rsidRPr="005C1381" w:rsidSect="00100F41">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1702" w:right="1417" w:bottom="1417" w:left="1417" w:header="426" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7702B542" w14:textId="77777777" w:rsidR="00DB40F4" w:rsidRDefault="00DB40F4" w:rsidP="007E49EF">
+    <w:p w14:paraId="7702B542" w14:textId="77777777" w:rsidR="00FC2A4F" w:rsidRDefault="00FC2A4F" w:rsidP="007E49EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="518B03A6" w14:textId="77777777" w:rsidR="00DB40F4" w:rsidRDefault="00DB40F4" w:rsidP="007E49EF">
+    <w:p w14:paraId="518B03A6" w14:textId="77777777" w:rsidR="00FC2A4F" w:rsidRDefault="00FC2A4F" w:rsidP="007E49EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -19784,154 +20251,154 @@
   </w:font>
   <w:font w:name="TimesNewRoman">
     <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020002" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1519976701"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="56472F53" w14:textId="0FF7B7A6" w:rsidR="00DB40F4" w:rsidRDefault="00DB40F4">
+      <w:p w14:paraId="56472F53" w14:textId="0FF7B7A6" w:rsidR="00FC2A4F" w:rsidRDefault="00FC2A4F">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0010676B">
+        <w:r w:rsidR="005C1381">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="78F57F88" w14:textId="7D2A7266" w:rsidR="00DB40F4" w:rsidRDefault="00DB40F4">
+  <w:p w14:paraId="78F57F88" w14:textId="7D2A7266" w:rsidR="00FC2A4F" w:rsidRDefault="00FC2A4F">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="753484178"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="6F7138C1" w14:textId="10A148DD" w:rsidR="00DB40F4" w:rsidRDefault="00DB40F4">
+      <w:p w14:paraId="6F7138C1" w14:textId="10A148DD" w:rsidR="00FC2A4F" w:rsidRDefault="00FC2A4F">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0010676B">
+        <w:r w:rsidR="005C1381">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="02762AC6" w14:textId="77777777" w:rsidR="00DB40F4" w:rsidRDefault="00DB40F4">
+  <w:p w14:paraId="02762AC6" w14:textId="77777777" w:rsidR="00FC2A4F" w:rsidRDefault="00FC2A4F">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CF47AD5" w14:textId="77777777" w:rsidR="00DB40F4" w:rsidRDefault="00DB40F4" w:rsidP="007E49EF">
+    <w:p w14:paraId="0CF47AD5" w14:textId="77777777" w:rsidR="00FC2A4F" w:rsidRDefault="00FC2A4F" w:rsidP="007E49EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A9A8AB2" w14:textId="77777777" w:rsidR="00DB40F4" w:rsidRDefault="00DB40F4" w:rsidP="007E49EF">
+    <w:p w14:paraId="4A9A8AB2" w14:textId="77777777" w:rsidR="00FC2A4F" w:rsidRDefault="00FC2A4F" w:rsidP="007E49EF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="77704DC9" w14:textId="0CD28BE2" w:rsidR="00DB40F4" w:rsidRPr="00FB4C23" w:rsidRDefault="00DB40F4">
+    <w:p w14:paraId="77704DC9" w14:textId="0CD28BE2" w:rsidR="00FC2A4F" w:rsidRPr="00FB4C23" w:rsidRDefault="00FC2A4F">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zgodnie z art. 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
@@ -19948,51 +20415,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA404E">
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 1 Kodeksu Pracy „W razie przejścia zakładu pracy lub jego części na innego pracodawcę staje się on  z mocy prawa stroną w dotychczasowych stosunkach pracy, z zastrzeżeniem przepisów § 5.”  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="036666FA" w14:textId="6024F35A" w:rsidR="00DB40F4" w:rsidRPr="00FB4C23" w:rsidRDefault="00DB40F4" w:rsidP="00F01C68">
+    <w:p w14:paraId="036666FA" w14:textId="6024F35A" w:rsidR="00FC2A4F" w:rsidRPr="00FB4C23" w:rsidRDefault="00FC2A4F" w:rsidP="00F01C68">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zgodnie z art. 23</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA404E">
         <w:rPr>
@@ -20010,439 +20477,448 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Tahoma" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>§ 4 Kodeksu Pracy „W terminie 2 miesięcy od przejścia zakładu pracy lub jego części na innego pracodawcę, pracownik może bez wypowiedzenia, za siedmiodniowym uprzedzeniem, rozwiązać stosunek pracy. Rozwiązanie stosunku pracy w tym trybie powoduje dla pracownika skutki, jakie przepisy prawa pracy wiążą z rozwiązaniem stosunku pracy przez pracodawcę za wypowiedzeniem.”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6FF4F0B1" w14:textId="5AC13EDB" w:rsidR="00DB40F4" w:rsidRPr="00A403A9" w:rsidRDefault="00DB40F4">
+    <w:p w14:paraId="53A31652" w14:textId="6276C768" w:rsidR="00FC2A4F" w:rsidRPr="004159B7" w:rsidRDefault="00FC2A4F">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>Kwalifikowane są osoby, z którymi rozwiązano umowę z dniem 31.12.2017r.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Kwalifikowane są osoby, z którymi rozwiązano umowę z</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1381">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:strike/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1381">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>początkiem 2017 roku</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5195324E" w14:textId="77777777" w:rsidR="00DB40F4" w:rsidRPr="00FB4C23" w:rsidRDefault="00DB40F4" w:rsidP="00D313EC">
+    <w:p w14:paraId="5195324E" w14:textId="77777777" w:rsidR="00FC2A4F" w:rsidRPr="00FB4C23" w:rsidRDefault="00FC2A4F" w:rsidP="00D313EC">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Wspólne gospodarstwo domowe to zespół osób spokrewnionych lub spowinowaconych, a także niespokrewnionych mieszkających razem i utrzymujących się wspólnie. Jeżeli któraś z osób mieszkających razem utrzymuje się oddzielnie, tworzy ona oddzielne, jednoosobowe gospodarstwo domowe. Zgodnie z definicją opracowaną przez Główny Urząd Statystyczny do członków gospodarstwa domowego zalicza się osoby:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B7C914" w14:textId="77777777" w:rsidR="00DB40F4" w:rsidRPr="00FB4C23" w:rsidRDefault="00DB40F4" w:rsidP="00D313EC">
+    <w:p w14:paraId="63B7C914" w14:textId="77777777" w:rsidR="00FC2A4F" w:rsidRPr="00FB4C23" w:rsidRDefault="00FC2A4F" w:rsidP="00D313EC">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>- obecne w gospodarstwie domowym (zameldowane na pobyt stały lub czasowy, przebywające lub zamierzające przebywać bez zameldowania przez okres 12 miesięcy lub więcej),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA9EFF1" w14:textId="77777777" w:rsidR="00DB40F4" w:rsidRPr="00FB4C23" w:rsidRDefault="00DB40F4" w:rsidP="00D313EC">
+    <w:p w14:paraId="1CA9EFF1" w14:textId="77777777" w:rsidR="00FC2A4F" w:rsidRPr="00FB4C23" w:rsidRDefault="00FC2A4F" w:rsidP="00D313EC">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>- nieobecne (uwzględniany jest całkowity czas nieobecności faktycznej i planowanej) przez okres do 12 miesięcy (np. osoby przebywające czasowo za granicą, w gospodarstwie zbiorowym lub w innym gospodarstwie domowym w kraju przez okres krótszy niż 12 miesięcy).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BBC4AF" w14:textId="460426A0" w:rsidR="00DB40F4" w:rsidRPr="00D313EC" w:rsidRDefault="00DB40F4" w:rsidP="00D313EC">
+    <w:p w14:paraId="79BBC4AF" w14:textId="460426A0" w:rsidR="00FC2A4F" w:rsidRPr="00D313EC" w:rsidRDefault="00FC2A4F" w:rsidP="00D313EC">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB4C23">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Do członków gospodarstw domowych nie zalicza się osób przebywających 12 miesięcy lub więcej za granicą oraz w gospodarstwach zbiorowych (takich jak: hotele pracownicze, domy studenckie, internaty, domy opieki społecznej, itp.), a także osób bezdomnych.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="00040AE3" w14:textId="77777777" w:rsidR="00DB40F4" w:rsidRDefault="00DB40F4" w:rsidP="00CA73BC">
+    <w:p w14:paraId="00040AE3" w14:textId="77777777" w:rsidR="00FC2A4F" w:rsidRDefault="00FC2A4F" w:rsidP="00CA73BC">
       <w:pPr>
         <w:pStyle w:val="footnotedescription"/>
         <w:spacing w:line="261" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="footnotemark"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Zgodnie z art. 25 Kodeksu cywilnego, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>miejscem zamieszkania osoby fizycznej jest miejscowość, w której osoba ta przebywa  z zamiarem stałego pobytu.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="45A6DCE1" w14:textId="555DB457" w:rsidR="00DB40F4" w:rsidRPr="002B4258" w:rsidRDefault="00DB40F4">
+    <w:p w14:paraId="45A6DCE1" w14:textId="555DB457" w:rsidR="00FC2A4F" w:rsidRPr="002B4258" w:rsidRDefault="00FC2A4F">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="3399FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B4258">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002B4258">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B4258">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Standardy dostępności dla polityki spójności 2021-2027 stanowią załącznik nr 2 do „Wytycznych dotyczących realizacji zasad równościowych w ramach funduszy unijnych na lata 2021-2027”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="65DA8287" w14:textId="7FDA41A1" w:rsidR="00DB40F4" w:rsidRPr="00DC1781" w:rsidRDefault="00DB40F4">
+    <w:p w14:paraId="65DA8287" w14:textId="7FDA41A1" w:rsidR="00FC2A4F" w:rsidRPr="00DC1781" w:rsidRDefault="00FC2A4F">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00612220">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>ustawy wdrożeniowej 2021-2027</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Ustawa o której mowa w pkt 4.1.3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="12584E62" w14:textId="750B58E0" w:rsidR="00DB40F4" w:rsidRPr="00DC1781" w:rsidRDefault="00DB40F4">
+    <w:p w14:paraId="12584E62" w14:textId="750B58E0" w:rsidR="00FC2A4F" w:rsidRPr="00DC1781" w:rsidRDefault="00FC2A4F">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00612220">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>PEiR UE</w:t>
       </w:r>
       <w:r w:rsidRPr="008E1547">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021/1060, 2021/1056</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Rozporządzenia o których mowa odpowiednio w pkt 4.1.1 i 4.1.2.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="238846AA" w14:textId="18A70DC1" w:rsidR="00DB40F4" w:rsidRPr="00046528" w:rsidRDefault="00DB40F4" w:rsidP="00DC1781">
+    <w:p w14:paraId="238846AA" w14:textId="18A70DC1" w:rsidR="00FC2A4F" w:rsidRPr="00046528" w:rsidRDefault="00FC2A4F" w:rsidP="00DC1781">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A1F30">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02A"/>
       </w:r>
       <w:r w:rsidRPr="009A1F30">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3305">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>W przypadku deklaracji uczestnictwa osoby małoletniej oświadczenie powinno zostać podpisane przez jej prawnego opiekuna.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="07D9FBBD" w14:textId="0AE2C48B" w:rsidR="00DB40F4" w:rsidRPr="006723E8" w:rsidRDefault="00DB40F4">
+    <w:p w14:paraId="07D9FBBD" w14:textId="0AE2C48B" w:rsidR="00FC2A4F" w:rsidRPr="006723E8" w:rsidRDefault="00FC2A4F">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006723E8">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006723E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006723E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Należy wpisać nazwę Partnera. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="6995C9CB" w14:textId="6CEF7D42" w:rsidR="00DB40F4" w:rsidRPr="00EC3B00" w:rsidRDefault="00DB40F4">
+    <w:p w14:paraId="6995C9CB" w14:textId="6CEF7D42" w:rsidR="00FC2A4F" w:rsidRPr="00EC3B00" w:rsidRDefault="00FC2A4F">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC3B00">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EC3B00">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC3B00">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Nie dotyczy osoby małoletniej, w której imieniu deklarację podpisuje jej prawny opiekun. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="6D47A877" w14:textId="3E31BBFF" w:rsidR="00DB40F4" w:rsidRPr="00763869" w:rsidRDefault="00DB40F4" w:rsidP="003A78DC">
+    <w:p w14:paraId="6D47A877" w14:textId="3E31BBFF" w:rsidR="00FC2A4F" w:rsidRPr="00763869" w:rsidRDefault="00FC2A4F" w:rsidP="003A78DC">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004833CA">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004833CA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -20474,63 +20950,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00763869">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>w tym osoby nieprowadzące wspólnego gospodarstwa domowego</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7116D93C" w14:textId="77777777" w:rsidR="00DB40F4" w:rsidRDefault="00DB40F4" w:rsidP="003A78DC">
+    <w:p w14:paraId="7116D93C" w14:textId="77777777" w:rsidR="00FC2A4F" w:rsidRDefault="00FC2A4F" w:rsidP="003A78DC">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="7E34CB99" w14:textId="77777777" w:rsidR="00DB40F4" w:rsidRDefault="00DB40F4">
+  <w:p w14:paraId="7E34CB99" w14:textId="77777777" w:rsidR="00FC2A4F" w:rsidRDefault="00FC2A4F">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="477C43BE" wp14:editId="389533FF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-935990</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5781675" cy="758825"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="12685833" name="Obraz 12685833" descr="Zestawienie_wer"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -20561,51 +21037,51 @@
                     <a:ext cx="5788220" cy="759933"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="731AA3F5" w14:textId="77777777" w:rsidR="00DB40F4" w:rsidRDefault="00DB40F4">
+  <w:p w14:paraId="731AA3F5" w14:textId="77777777" w:rsidR="00FC2A4F" w:rsidRDefault="00FC2A4F">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6010D16F" wp14:editId="003F6AAB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-935990</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5829300" cy="765327"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1926766798" name="Obraz 1926766798" descr="Zestawienie_wer"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -23185,50 +23661,101 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5220A5DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48DFE8CD"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56BC3C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0980BE68"/>
     <w:lvl w:ilvl="0" w:tplc="F306D6A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -23274,51 +23801,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5872527C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B264374E"/>
     <w:lvl w:ilvl="0" w:tplc="04150017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23387,51 +23914,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EB74FC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3034B72A"/>
     <w:lvl w:ilvl="0" w:tplc="636A3290">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23499,51 +24026,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62790754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41F81F7C"/>
     <w:lvl w:ilvl="0" w:tplc="7BD4D65C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="171"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Tahoma" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -23588,51 +24115,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EC97291"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A3498FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -23701,51 +24228,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FA615FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AEC74C2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -23790,51 +24317,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="705A06C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C126DD0"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23903,51 +24430,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74FA6E78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCDED1FE"/>
     <w:lvl w:ilvl="0" w:tplc="B6EAC024">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="171"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -23992,51 +24519,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75AB62F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C8C44DA"/>
     <w:lvl w:ilvl="0" w:tplc="BD66782C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Tahoma" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -24081,51 +24608,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75EF1392"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6D2F4DE"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1133" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1853" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24167,51 +24694,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5453" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6173" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6893" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0609BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F188234"/>
     <w:lvl w:ilvl="0" w:tplc="738AD488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -24282,51 +24809,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E403470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFBCCDB6"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24369,312 +24896,320 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="34">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0066564F"/>
     <w:rsid w:val="00001F98"/>
     <w:rsid w:val="000333FC"/>
     <w:rsid w:val="000369FE"/>
     <w:rsid w:val="0003773E"/>
     <w:rsid w:val="000576B8"/>
     <w:rsid w:val="00084DE3"/>
     <w:rsid w:val="000927CD"/>
     <w:rsid w:val="00093517"/>
     <w:rsid w:val="000B087B"/>
     <w:rsid w:val="000C232E"/>
     <w:rsid w:val="000C30C5"/>
+    <w:rsid w:val="000C5CDE"/>
     <w:rsid w:val="000D721B"/>
     <w:rsid w:val="00100F41"/>
     <w:rsid w:val="0010676B"/>
     <w:rsid w:val="00107305"/>
     <w:rsid w:val="00127AD0"/>
     <w:rsid w:val="001330C8"/>
     <w:rsid w:val="001361CF"/>
     <w:rsid w:val="00176D68"/>
     <w:rsid w:val="00181022"/>
     <w:rsid w:val="001840A8"/>
     <w:rsid w:val="001A2863"/>
     <w:rsid w:val="001B1693"/>
     <w:rsid w:val="001B355B"/>
     <w:rsid w:val="001B7A8A"/>
     <w:rsid w:val="001C19CB"/>
     <w:rsid w:val="001D2FD3"/>
     <w:rsid w:val="001E2D3D"/>
     <w:rsid w:val="001F4DE9"/>
     <w:rsid w:val="001F760F"/>
     <w:rsid w:val="002302F6"/>
     <w:rsid w:val="00234897"/>
     <w:rsid w:val="00237A3B"/>
     <w:rsid w:val="00243142"/>
     <w:rsid w:val="00254607"/>
     <w:rsid w:val="00255D3F"/>
     <w:rsid w:val="002849C9"/>
     <w:rsid w:val="00290E44"/>
     <w:rsid w:val="002A5189"/>
     <w:rsid w:val="002A52FD"/>
     <w:rsid w:val="002B1356"/>
     <w:rsid w:val="002B3348"/>
     <w:rsid w:val="002B4258"/>
     <w:rsid w:val="002C54F0"/>
     <w:rsid w:val="002C6411"/>
     <w:rsid w:val="002D136C"/>
     <w:rsid w:val="002F11FF"/>
     <w:rsid w:val="00321F80"/>
     <w:rsid w:val="00324D56"/>
     <w:rsid w:val="003314B5"/>
     <w:rsid w:val="00335104"/>
     <w:rsid w:val="00363B06"/>
     <w:rsid w:val="003673D7"/>
     <w:rsid w:val="00375DE8"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="003946F3"/>
+    <w:rsid w:val="003979A3"/>
     <w:rsid w:val="00397F1B"/>
     <w:rsid w:val="003A1E2A"/>
     <w:rsid w:val="003A5E60"/>
     <w:rsid w:val="003A78DC"/>
     <w:rsid w:val="003C49B2"/>
     <w:rsid w:val="003D76AB"/>
     <w:rsid w:val="003E0E44"/>
     <w:rsid w:val="003E572E"/>
     <w:rsid w:val="003F72F0"/>
     <w:rsid w:val="003F7CF4"/>
     <w:rsid w:val="004035E2"/>
     <w:rsid w:val="00406447"/>
     <w:rsid w:val="004135F0"/>
     <w:rsid w:val="0041360D"/>
+    <w:rsid w:val="004159B7"/>
     <w:rsid w:val="004173D8"/>
     <w:rsid w:val="00424EEE"/>
     <w:rsid w:val="0045441D"/>
     <w:rsid w:val="00462147"/>
     <w:rsid w:val="00480470"/>
     <w:rsid w:val="00480A1C"/>
     <w:rsid w:val="00496057"/>
     <w:rsid w:val="004A0951"/>
     <w:rsid w:val="004A46BC"/>
     <w:rsid w:val="004B6A11"/>
     <w:rsid w:val="004B7410"/>
     <w:rsid w:val="004C029C"/>
     <w:rsid w:val="004C2653"/>
     <w:rsid w:val="004C68B9"/>
     <w:rsid w:val="004C6E74"/>
     <w:rsid w:val="004D728B"/>
     <w:rsid w:val="004F2F9B"/>
     <w:rsid w:val="004F3B2A"/>
     <w:rsid w:val="004F7903"/>
     <w:rsid w:val="004F7EED"/>
     <w:rsid w:val="00501739"/>
     <w:rsid w:val="005036F0"/>
     <w:rsid w:val="00505719"/>
+    <w:rsid w:val="00511AE8"/>
     <w:rsid w:val="005124FF"/>
     <w:rsid w:val="00531A0C"/>
     <w:rsid w:val="00534CA0"/>
     <w:rsid w:val="00546A59"/>
     <w:rsid w:val="00561F29"/>
     <w:rsid w:val="00576EDC"/>
     <w:rsid w:val="00587A03"/>
     <w:rsid w:val="005B4214"/>
     <w:rsid w:val="005B7911"/>
+    <w:rsid w:val="005C1381"/>
     <w:rsid w:val="005C5F41"/>
     <w:rsid w:val="005D01FD"/>
     <w:rsid w:val="005D4483"/>
     <w:rsid w:val="005D7F0D"/>
     <w:rsid w:val="005E0638"/>
     <w:rsid w:val="005E0AD2"/>
     <w:rsid w:val="005F2103"/>
     <w:rsid w:val="006224CA"/>
     <w:rsid w:val="00622BFD"/>
     <w:rsid w:val="00624447"/>
     <w:rsid w:val="00635A7C"/>
     <w:rsid w:val="00660542"/>
     <w:rsid w:val="00660BE8"/>
     <w:rsid w:val="006625FD"/>
     <w:rsid w:val="0066564F"/>
     <w:rsid w:val="00670475"/>
     <w:rsid w:val="006723E8"/>
     <w:rsid w:val="006754D9"/>
     <w:rsid w:val="006836A6"/>
     <w:rsid w:val="00690F0E"/>
     <w:rsid w:val="00691CAE"/>
     <w:rsid w:val="006957B3"/>
     <w:rsid w:val="006A6A89"/>
     <w:rsid w:val="006A6CA2"/>
     <w:rsid w:val="006B4A77"/>
@@ -24815,50 +25350,51 @@
     <w:rsid w:val="00E44B54"/>
     <w:rsid w:val="00E467AA"/>
     <w:rsid w:val="00E54459"/>
     <w:rsid w:val="00E614E1"/>
     <w:rsid w:val="00E851E8"/>
     <w:rsid w:val="00EA2711"/>
     <w:rsid w:val="00EA404E"/>
     <w:rsid w:val="00EC2D94"/>
     <w:rsid w:val="00EC3B00"/>
     <w:rsid w:val="00EC713F"/>
     <w:rsid w:val="00ED172A"/>
     <w:rsid w:val="00ED5080"/>
     <w:rsid w:val="00EE1372"/>
     <w:rsid w:val="00EE49B5"/>
     <w:rsid w:val="00EE7914"/>
     <w:rsid w:val="00EF69D6"/>
     <w:rsid w:val="00F01C68"/>
     <w:rsid w:val="00F02CD1"/>
     <w:rsid w:val="00F202ED"/>
     <w:rsid w:val="00F36245"/>
     <w:rsid w:val="00F466C2"/>
     <w:rsid w:val="00F770A9"/>
     <w:rsid w:val="00F810D8"/>
     <w:rsid w:val="00F90EE8"/>
     <w:rsid w:val="00FB4C23"/>
+    <w:rsid w:val="00FC2A4F"/>
     <w:rsid w:val="00FC5536"/>
     <w:rsid w:val="00FC6B75"/>
     <w:rsid w:val="00FC74DD"/>
     <w:rsid w:val="00FD14FB"/>
     <w:rsid w:val="00FE0794"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -25777,57 +26313,97 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
     <w:name w:val="Akapit z listą Znak"/>
     <w:aliases w:val="Numerowanie Znak,List Paragraph2 Znak,Podsis rysunku Znak,Akapit z listą4 Znak,Akapit z listą BS Znak,T_SZ_List Paragraph Znak,BulletC Znak,normalny tekst Znak,Lista punktowana1 Znak,Obiekt Znak,List Paragraph1 Znak,zwykły tekst Znak"/>
     <w:link w:val="Akapitzlist"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="003A78DC"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="003A78DC"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Pogrubienie">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2A4F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="attachment-extra-description">
+    <w:name w:val="attachment-extra-description"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:rsid w:val="00511AE8"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Uwydatnienie">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00511AE8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="791248854">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1797524502">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inspektor.ochrony@umww.pl" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
@@ -26084,82 +26660,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE54BAB4-8FCA-4DC9-B722-90D030D6F9BF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E941531-A7B6-4987-B1C0-E2FA64FCA82C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>34904</Characters>
+  <Pages>22</Pages>
+  <Words>6059</Words>
+  <Characters>36356</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>290</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>302</Lines>
+  <Paragraphs>84</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Formularz rekrutacyjny uczestnika projektu</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40640</CharactersWithSpaces>
+  <CharactersWithSpaces>42331</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Formularz rekrutacyjny uczestnika projektu</dc:title>
   <dc:subject/>
   <dc:creator>Fiedorowicz Karol</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>